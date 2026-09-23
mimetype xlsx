--- v0 (2026-08-03)
+++ v1 (2026-09-23)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Result" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2223" uniqueCount="2223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2231" uniqueCount="2231">
   <si>
     <t>Унікальний код будівельного паспорту</t>
   </si>
   <si>
     <t>2223359876707386768</t>
   </si>
   <si>
     <t>2225418007545382112</t>
   </si>
   <si>
     <t>2196593816922752677</t>
   </si>
   <si>
     <t>2192079306878879495</t>
   </si>
   <si>
     <t>2180469429970666577</t>
   </si>
   <si>
     <t>2226167299344172096</t>
   </si>
   <si>
     <t>2243495973206623796</t>
   </si>
   <si>
@@ -6679,50 +6679,74 @@
     <t>3915513001075017015</t>
   </si>
   <si>
     <t>3925145129731491487</t>
   </si>
   <si>
     <t>3926549037989234336</t>
   </si>
   <si>
     <t>3940864107581802329</t>
   </si>
   <si>
     <t>3927857297115579658</t>
   </si>
   <si>
     <t>3942389514172892203</t>
   </si>
   <si>
     <t>3946679469762152119</t>
   </si>
   <si>
     <t>3945405886557586878</t>
   </si>
   <si>
     <t>3951086074305971862</t>
+  </si>
+  <si>
+    <t>3958264350262691137</t>
+  </si>
+  <si>
+    <t>3962852013791773844</t>
+  </si>
+  <si>
+    <t>3960609522925438295</t>
+  </si>
+  <si>
+    <t>3961325164620154279</t>
+  </si>
+  <si>
+    <t>3966260848980133337</t>
+  </si>
+  <si>
+    <t>3966263055116928673</t>
+  </si>
+  <si>
+    <t>3978780718670022564</t>
+  </si>
+  <si>
+    <t>3978001363274565302</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -7040,51 +7064,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:A2225"/>
+  <dimension ref="A3:A2233"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="40" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6" t="s">
@@ -18162,50 +18186,90 @@
       </c>
     </row>
     <row r="2221" spans="1:1">
       <c r="A2221" t="s">
         <v>2218</v>
       </c>
     </row>
     <row r="2222" spans="1:1">
       <c r="A2222" t="s">
         <v>2219</v>
       </c>
     </row>
     <row r="2223" spans="1:1">
       <c r="A2223" t="s">
         <v>2220</v>
       </c>
     </row>
     <row r="2224" spans="1:1">
       <c r="A2224" t="s">
         <v>2221</v>
       </c>
     </row>
     <row r="2225" spans="1:1">
       <c r="A2225" t="s">
         <v>2222</v>
+      </c>
+    </row>
+    <row r="2226" spans="1:1">
+      <c r="A2226" t="s">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="2227" spans="1:1">
+      <c r="A2227" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="2228" spans="1:1">
+      <c r="A2228" t="s">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="2229" spans="1:1">
+      <c r="A2229" t="s">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="2230" spans="1:1">
+      <c r="A2230" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="2231" spans="1:1">
+      <c r="A2231" t="s">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="2232" spans="1:1">
+      <c r="A2232" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="2233" spans="1:1">
+      <c r="A2233" t="s">
+        <v>2230</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Result</vt:lpstr>