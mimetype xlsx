--- v0 (2025-11-26)
+++ v1 (2026-05-30)
@@ -78,51 +78,51 @@
   <si>
     <t>ghj</t>
   </si>
   <si>
     <t>2024-03-13 00:00:00</t>
   </si>
   <si>
     <t>2024-03-14 00:00:00</t>
   </si>
   <si>
     <t>ntcn</t>
   </si>
   <si>
     <t>1.00</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
     <t>False</t>
   </si>
   <si>
     <t>Місця підвищеної уваги</t>
   </si>
   <si>
-    <t>Завантажено з порталу gis.zt-rada.gov.ua:443 - 26.11.2025. Всього: 1</t>
+    <t>Завантажено з порталу gis.zt-rada.gov.ua:443 - 30.05.2026. Всього: 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>