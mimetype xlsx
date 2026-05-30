--- v0 (2025-11-26)
+++ v1 (2026-05-30)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Result" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="203">
   <si>
     <t>Ідентифікатор об’єкта благоустрою</t>
   </si>
   <si>
     <t>3129849326222706211</t>
   </si>
   <si>
     <t>3405401065854600265</t>
   </si>
   <si>
     <t>3128418923016357055</t>
   </si>
   <si>
     <t>3453248739181856188</t>
   </si>
   <si>
     <t>3129171506773362233</t>
   </si>
   <si>
     <t>3687983656279737488</t>
   </si>
   <si>
     <t>3433604930718401583</t>
   </si>
   <si>
@@ -528,57 +528,63 @@
   <si>
     <t>3128448246033155414</t>
   </si>
   <si>
     <t>3139236565289535214</t>
   </si>
   <si>
     <t>3130738884665672952</t>
   </si>
   <si>
     <t>3129155916176295823</t>
   </si>
   <si>
     <t>3128568897586857965</t>
   </si>
   <si>
     <t>3687987937271612764</t>
   </si>
   <si>
     <t>3687981179392230493</t>
   </si>
   <si>
     <t>3143780104547599873</t>
   </si>
   <si>
+    <t>3687341707600332363</t>
+  </si>
+  <si>
+    <t>3778695788771673869</t>
+  </si>
+  <si>
     <t>3743780139951981682</t>
   </si>
   <si>
-    <t>3687341707600332363</t>
-[...1 lines deleted...]
-  <si>
     <t>3686687439629321350</t>
+  </si>
+  <si>
+    <t>3825699424403719492</t>
   </si>
   <si>
     <t>3687364541768795193</t>
   </si>
   <si>
     <t>3687965424823043503</t>
   </si>
   <si>
     <t>3687338576795665740</t>
   </si>
   <si>
     <t>3687969029936383560</t>
   </si>
   <si>
     <t>3688002016526730694</t>
   </si>
   <si>
     <t>3734489353167046069</t>
   </si>
   <si>
     <t>3687978116484957226</t>
   </si>
   <si>
     <t>3687976201525135256</t>
   </si>
@@ -974,51 +980,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:A203"/>
+  <dimension ref="A3:A205"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="37.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6" t="s">
@@ -1986,50 +1992,60 @@
       </c>
     </row>
     <row r="199" spans="1:1">
       <c r="A199" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="200" spans="1:1">
       <c r="A200" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="201" spans="1:1">
       <c r="A201" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="202" spans="1:1">
       <c r="A202" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="203" spans="1:1">
       <c r="A203" t="s">
         <v>200</v>
+      </c>
+    </row>
+    <row r="204" spans="1:1">
+      <c r="A204" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="205" spans="1:1">
+      <c r="A205" t="s">
+        <v>202</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Result</vt:lpstr>