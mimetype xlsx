--- v1 (2026-05-30)
+++ v2 (2026-09-01)
@@ -54,558 +54,558 @@
   <si>
     <t>3687983656279737488</t>
   </si>
   <si>
     <t>3433604930718401583</t>
   </si>
   <si>
     <t>3130734916476601540</t>
   </si>
   <si>
     <t>3129124337286645438</t>
   </si>
   <si>
     <t>3129259501207684982</t>
   </si>
   <si>
     <t>3130580059014825321</t>
   </si>
   <si>
     <t>3139277898318349385</t>
   </si>
   <si>
     <t>3129298295508173916</t>
   </si>
   <si>
+    <t>3138760950643951273</t>
+  </si>
+  <si>
+    <t>3424125580549818027</t>
+  </si>
+  <si>
+    <t>3125715284556514403</t>
+  </si>
+  <si>
+    <t>3402524417807353227</t>
+  </si>
+  <si>
+    <t>3454560224331958138</t>
+  </si>
+  <si>
+    <t>3455355349765195328</t>
+  </si>
+  <si>
+    <t>3458932176106555255</t>
+  </si>
+  <si>
+    <t>3453259877810439669</t>
+  </si>
+  <si>
+    <t>3458316324302751349</t>
+  </si>
+  <si>
+    <t>3669212698316375994</t>
+  </si>
+  <si>
+    <t>3402533790071915978</t>
+  </si>
+  <si>
+    <t>3402547494247204400</t>
+  </si>
+  <si>
+    <t>3450957209461065665</t>
+  </si>
+  <si>
+    <t>3455360767027578501</t>
+  </si>
+  <si>
+    <t>3454565490532288438</t>
+  </si>
+  <si>
+    <t>3712584454280054552</t>
+  </si>
+  <si>
+    <t>3453174452244710612</t>
+  </si>
+  <si>
+    <t>3687258146184627418</t>
+  </si>
+  <si>
+    <t>3130042125761119967</t>
+  </si>
+  <si>
+    <t>3687985158863979766</t>
+  </si>
+  <si>
+    <t>3453266652878079531</t>
+  </si>
+  <si>
+    <t>3131354998479259524</t>
+  </si>
+  <si>
+    <t>3454612183126639812</t>
+  </si>
+  <si>
+    <t>3450965387389174813</t>
+  </si>
+  <si>
+    <t>3671409709035816013</t>
+  </si>
+  <si>
+    <t>3453177740881036557</t>
+  </si>
+  <si>
+    <t>3671317010672780325</t>
+  </si>
+  <si>
+    <t>3453270025970910823</t>
+  </si>
+  <si>
+    <t>3672016105553004153</t>
+  </si>
+  <si>
+    <t>3687985693679682857</t>
+  </si>
+  <si>
+    <t>3580832618880435797</t>
+  </si>
+  <si>
+    <t>3454620918972679461</t>
+  </si>
+  <si>
+    <t>3647346937981568809</t>
+  </si>
+  <si>
+    <t>3646026325170325324</t>
+  </si>
+  <si>
+    <t>3453276985780864678</t>
+  </si>
+  <si>
+    <t>3453239284918650176</t>
+  </si>
+  <si>
+    <t>3450969786358432854</t>
+  </si>
+  <si>
+    <t>3647474146306164264</t>
+  </si>
+  <si>
+    <t>3648963363066611423</t>
+  </si>
+  <si>
+    <t>3662683642091537902</t>
+  </si>
+  <si>
+    <t>3662750957734725220</t>
+  </si>
+  <si>
+    <t>3712582161388275422</t>
+  </si>
+  <si>
+    <t>3671319097003476127</t>
+  </si>
+  <si>
+    <t>3450973941605074070</t>
+  </si>
+  <si>
+    <t>3130623710864606787</t>
+  </si>
+  <si>
+    <t>3453244063791187324</t>
+  </si>
+  <si>
+    <t>3687340341339358693</t>
+  </si>
+  <si>
+    <t>3647349919099914076</t>
+  </si>
+  <si>
+    <t>3453279640087430879</t>
+  </si>
+  <si>
+    <t>3687973284202153596</t>
+  </si>
+  <si>
+    <t>3647477366785050251</t>
+  </si>
+  <si>
+    <t>3648965560663803666</t>
+  </si>
+  <si>
+    <t>3454688531857802877</t>
+  </si>
+  <si>
+    <t>3662755204232644277</t>
+  </si>
+  <si>
+    <t>3666320834751890922</t>
+  </si>
+  <si>
+    <t>3647356656049719220</t>
+  </si>
+  <si>
+    <t>3454693692445558492</t>
+  </si>
+  <si>
+    <t>3450979978064168152</t>
+  </si>
+  <si>
+    <t>3648968286021879625</t>
+  </si>
+  <si>
+    <t>3687995261071656335</t>
+  </si>
+  <si>
+    <t>3672122234102613552</t>
+  </si>
+  <si>
+    <t>3687339356550333823</t>
+  </si>
+  <si>
+    <t>3671329629798401418</t>
+  </si>
+  <si>
+    <t>3686538329068668745</t>
+  </si>
+  <si>
+    <t>3128454268424553864</t>
+  </si>
+  <si>
+    <t>3450989478959645997</t>
+  </si>
+  <si>
+    <t>3130053256672184136</t>
+  </si>
+  <si>
+    <t>3671332073777399340</t>
+  </si>
+  <si>
+    <t>3454715346898913180</t>
+  </si>
+  <si>
+    <t>3129307393834353815</t>
+  </si>
+  <si>
+    <t>3130769422453572963</t>
+  </si>
+  <si>
+    <t>3686618310444581890</t>
+  </si>
+  <si>
+    <t>3686640471662134348</t>
+  </si>
+  <si>
+    <t>3687342661728994993</t>
+  </si>
+  <si>
+    <t>3671333776387999327</t>
+  </si>
+  <si>
+    <t>3124946443769480496</t>
+  </si>
+  <si>
+    <t>3128460281781421498</t>
+  </si>
+  <si>
+    <t>3129106243906438746</t>
+  </si>
+  <si>
+    <t>3126996639336629776</t>
+  </si>
+  <si>
+    <t>3129114085300373132</t>
+  </si>
+  <si>
+    <t>3130065937428907905</t>
+  </si>
+  <si>
+    <t>3130597609039726036</t>
+  </si>
+  <si>
+    <t>3129178452985382509</t>
+  </si>
+  <si>
+    <t>3127043462709380775</t>
+  </si>
+  <si>
+    <t>3451001344779879783</t>
+  </si>
+  <si>
+    <t>3124974874297107582</t>
+  </si>
+  <si>
+    <t>3128544462033127224</t>
+  </si>
+  <si>
+    <t>3296045038777140373</t>
+  </si>
+  <si>
+    <t>3131308987820017325</t>
+  </si>
+  <si>
+    <t>3451071340482659747</t>
+  </si>
+  <si>
+    <t>3129321609974777047</t>
+  </si>
+  <si>
+    <t>3130036278121203310</t>
+  </si>
+  <si>
+    <t>3128529649127130832</t>
+  </si>
+  <si>
+    <t>3128433626333578482</t>
+  </si>
+  <si>
+    <t>3128399317706998894</t>
+  </si>
+  <si>
+    <t>3129196311132243669</t>
+  </si>
+  <si>
+    <t>3129203458553415434</t>
+  </si>
+  <si>
+    <t>3129276404940670942</t>
+  </si>
+  <si>
+    <t>3128468858998883820</t>
+  </si>
+  <si>
+    <t>3130073436861236243</t>
+  </si>
+  <si>
+    <t>3306862574020069267</t>
+  </si>
+  <si>
+    <t>3139284220854142077</t>
+  </si>
+  <si>
+    <t>3128439179474634020</t>
+  </si>
+  <si>
+    <t>3129186928524527265</t>
+  </si>
+  <si>
+    <t>3129290655591826455</t>
+  </si>
+  <si>
+    <t>3451074284246533600</t>
+  </si>
+  <si>
+    <t>3688003277460342316</t>
+  </si>
+  <si>
+    <t>3323562938945504605</t>
+  </si>
+  <si>
+    <t>3131335071391287063</t>
+  </si>
+  <si>
+    <t>3133546281658484376</t>
+  </si>
+  <si>
+    <t>3131315092520437475</t>
+  </si>
+  <si>
+    <t>3131300293363369593</t>
+  </si>
+  <si>
+    <t>3133537159089227357</t>
+  </si>
+  <si>
+    <t>3139246869293565776</t>
+  </si>
+  <si>
+    <t>3451077517660653081</t>
+  </si>
+  <si>
+    <t>3323549523447383329</t>
+  </si>
+  <si>
+    <t>3137972390496044786</t>
+  </si>
+  <si>
+    <t>3138565745261152088</t>
+  </si>
+  <si>
+    <t>3143608895222580410</t>
+  </si>
+  <si>
+    <t>3130795260758722006</t>
+  </si>
+  <si>
+    <t>3131284865614349839</t>
+  </si>
+  <si>
+    <t>3125652954103678322</t>
+  </si>
+  <si>
+    <t>3131291754389571139</t>
+  </si>
+  <si>
+    <t>3130629265985373816</t>
+  </si>
+  <si>
+    <t>3139249172511721343</t>
+  </si>
+  <si>
+    <t>3130576072672806591</t>
+  </si>
+  <si>
+    <t>3130031600465610302</t>
+  </si>
+  <si>
+    <t>3129137848909825831</t>
+  </si>
+  <si>
+    <t>3130604319716410888</t>
+  </si>
+  <si>
+    <t>3687343253268465380</t>
+  </si>
+  <si>
+    <t>3130592859804140960</t>
+  </si>
+  <si>
+    <t>3138567362987427730</t>
+  </si>
+  <si>
+    <t>3139267771397833729</t>
+  </si>
+  <si>
+    <t>3139412882010146619</t>
+  </si>
+  <si>
+    <t>3129146095565801307</t>
+  </si>
+  <si>
+    <t>3124963120448013384</t>
+  </si>
+  <si>
+    <t>3130783248867657111</t>
+  </si>
+  <si>
+    <t>3130052119445374742</t>
+  </si>
+  <si>
+    <t>3687977747503646711</t>
+  </si>
+  <si>
+    <t>3139243105543259936</t>
+  </si>
+  <si>
+    <t>3688002714391807481</t>
+  </si>
+  <si>
+    <t>3128535996182824657</t>
+  </si>
+  <si>
+    <t>3138558735346042664</t>
+  </si>
+  <si>
+    <t>3130726101995750538</t>
+  </si>
+  <si>
+    <t>3129210557412935489</t>
+  </si>
+  <si>
+    <t>3130057221447092045</t>
+  </si>
+  <si>
+    <t>3129128518395365106</t>
+  </si>
+  <si>
+    <t>3129265760954746794</t>
+  </si>
+  <si>
+    <t>3143785457746184065</t>
+  </si>
+  <si>
+    <t>3128448246033155414</t>
+  </si>
+  <si>
+    <t>3139236565289535214</t>
+  </si>
+  <si>
+    <t>3130738884665672952</t>
+  </si>
+  <si>
+    <t>3129155916176295823</t>
+  </si>
+  <si>
+    <t>3128568897586857965</t>
+  </si>
+  <si>
+    <t>3687987937271612764</t>
+  </si>
+  <si>
+    <t>3687981179392230493</t>
+  </si>
+  <si>
+    <t>3143780104547599873</t>
+  </si>
+  <si>
+    <t>3687341707600332363</t>
+  </si>
+  <si>
+    <t>3778695788771673869</t>
+  </si>
+  <si>
+    <t>3743780139951981682</t>
+  </si>
+  <si>
+    <t>3686687439629321350</t>
+  </si>
+  <si>
+    <t>3825699424403719492</t>
+  </si>
+  <si>
+    <t>3687364541768795193</t>
+  </si>
+  <si>
+    <t>3687965424823043503</t>
+  </si>
+  <si>
+    <t>3687338576795665740</t>
+  </si>
+  <si>
+    <t>3687969029936383560</t>
+  </si>
+  <si>
+    <t>3688002016526730694</t>
+  </si>
+  <si>
+    <t>3734489353167046069</t>
+  </si>
+  <si>
+    <t>3687978116484957226</t>
+  </si>
+  <si>
     <t>3405405239673619580</t>
-  </si>
-[...505 lines deleted...]
-    <t>3687978116484957226</t>
   </si>
   <si>
     <t>3687976201525135256</t>
   </si>
   <si>
     <t>3687949358130529659</t>
   </si>
   <si>
     <t>3687984056860935363</t>
   </si>
   <si>
     <t>3687975060322125572</t>
   </si>
   <si>
     <t>3687337124467574041</t>
   </si>
   <si>
     <t>3687363506958501843</t>
   </si>
   <si>
     <t>3687371598710441068</t>
   </si>
   <si>
     <t>3687339828124321202</t>
   </si>